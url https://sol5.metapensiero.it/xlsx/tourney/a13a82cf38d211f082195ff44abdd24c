--- v0 (2025-10-13)
+++ v1 (2026-04-13)
@@ -37,51 +37,51 @@
     <sheet name="Competitors" sheetId="2" r:id="rId2"/>
     <sheet name="Turn 1" sheetId="3" r:id="rId3"/>
     <sheet name="Turn 2" sheetId="4" r:id="rId4"/>
     <sheet name="Turn 3" sheetId="5" r:id="rId5"/>
     <sheet name="Turn 4" sheetId="6" r:id="rId6"/>
     <sheet name="Turn 5" sheetId="7" r:id="rId7"/>
     <sheet name="Turn 6" sheetId="8" r:id="rId8"/>
     <sheet name="Ranking" sheetId="9" r:id="rId9"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="27">
   <si>
     <t>Tourney</t>
   </si>
   <si>
     <t>IV Tulsi Doubles Carrom Open</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
-    <t>Tulsi Restaurant</t>
+    <t>Tulsi - Indian Restaurant in Warsaw</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Tulsi Carrom Club</t>
   </si>
   <si>
     <t>Championship</t>
   </si>
   <si>
     <t>Tulsi Doubles</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Lipinska Eliza and Wroczynski Pawel</t>
   </si>