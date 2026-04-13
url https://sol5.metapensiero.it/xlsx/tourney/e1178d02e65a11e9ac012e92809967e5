--- v0 (2025-10-14)
+++ v1 (2026-04-13)
@@ -33,51 +33,51 @@
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Tourney" sheetId="1" r:id="rId1"/>
     <sheet name="Competitors" sheetId="2" r:id="rId2"/>
     <sheet name="Turn 1" sheetId="3" r:id="rId3"/>
     <sheet name="Turn 2" sheetId="4" r:id="rId4"/>
     <sheet name="Turn 3" sheetId="5" r:id="rId5"/>
     <sheet name="Turn 4" sheetId="6" r:id="rId6"/>
     <sheet name="Turn 5" sheetId="7" r:id="rId7"/>
     <sheet name="Turn 6" sheetId="8" r:id="rId8"/>
     <sheet name="Turn 7" sheetId="9" r:id="rId9"/>
     <sheet name="Ranking" sheetId="10" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="37">
   <si>
     <t>Tourney</t>
   </si>
   <si>
-    <t>Podzimní turnaj juniorů Letohrad 2019</t>
+    <t>Podzimní turnaj juniorů 2019</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Letohrad</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Czech Carrom Association</t>
   </si>
   <si>
     <t>Championship</t>
   </si>
   <si>
     <t>Mistrovství ČR juniorů 2019</t>
   </si>
   <si>
     <t>#</t>
   </si>